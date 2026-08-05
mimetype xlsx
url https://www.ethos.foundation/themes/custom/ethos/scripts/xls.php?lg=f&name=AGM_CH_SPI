--- v3 (2026-06-21)
+++ v4 (2026-08-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="677">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="678">
   <si>
     <t>Liste des assemblées générales du 01.01.2026 au 31.12.2026</t>
   </si>
   <si>
     <t>N°</t>
   </si>
   <si>
     <t>ISIN</t>
   </si>
   <si>
     <t>Société</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Type d'action</t>
   </si>
   <si>
     <t>SMI</t>
   </si>
   <si>
@@ -1151,51 +1151,51 @@
   <si>
     <t>CH0010570759</t>
   </si>
   <si>
     <t>Lindt &amp; Sprüngli</t>
   </si>
   <si>
     <t>16/04/2026 10:00</t>
   </si>
   <si>
     <t>CH1225635395</t>
   </si>
   <si>
     <t>LITHOS Fondation de Placement Immobilier</t>
   </si>
   <si>
     <t>CH1249418182</t>
   </si>
   <si>
     <t>CH0025751329</t>
   </si>
   <si>
     <t>Logitech</t>
   </si>
   <si>
-    <t>08/09/2026 09:00</t>
+    <t>08/09/2026 16:00</t>
   </si>
   <si>
     <t>CH0013841017</t>
   </si>
   <si>
     <t>Lonza</t>
   </si>
   <si>
     <t>08/05/2026 10:00</t>
   </si>
   <si>
     <t>CH1252930610</t>
   </si>
   <si>
     <t>Luzerner Kantonalbank</t>
   </si>
   <si>
     <t>13/04/2026 18:00</t>
   </si>
   <si>
     <t>CH0039542854</t>
   </si>
   <si>
     <t>MCH Group</t>
   </si>
@@ -1586,50 +1586,53 @@
   <si>
     <t>CH0239229302</t>
   </si>
   <si>
     <t>SFS Group</t>
   </si>
   <si>
     <t>22/04/2026 17:30</t>
   </si>
   <si>
     <t>CH1256740924</t>
   </si>
   <si>
     <t>SGS</t>
   </si>
   <si>
     <t>26/03/2026 14:00</t>
   </si>
   <si>
     <t>IL0010855885</t>
   </si>
   <si>
     <t>SHL Telemedicine</t>
   </si>
   <si>
+    <t>16/07/2026 13:00</t>
+  </si>
+  <si>
     <t>CH1429326825</t>
   </si>
   <si>
     <t>Siegfried</t>
   </si>
   <si>
     <t>CH0435377954</t>
   </si>
   <si>
     <t>SIG Group</t>
   </si>
   <si>
     <t>16/04/2026 14:00</t>
   </si>
   <si>
     <t>CH0418792922</t>
   </si>
   <si>
     <t>Sika</t>
   </si>
   <si>
     <t>CH0013396012</t>
   </si>
   <si>
     <t>SKAN Group</t>
@@ -1754,50 +1757,56 @@
   <si>
     <t>CH0008038389</t>
   </si>
   <si>
     <t>Swiss Prime Site</t>
   </si>
   <si>
     <t>12/03/2026 16:00</t>
   </si>
   <si>
     <t>CH0126881561</t>
   </si>
   <si>
     <t>Swiss Re</t>
   </si>
   <si>
     <t>10/04/2026 09:30</t>
   </si>
   <si>
     <t>CH0002875893</t>
   </si>
   <si>
     <t>Swisscanto Anlagestiftung</t>
   </si>
   <si>
+    <t>CH0192252705</t>
+  </si>
+  <si>
+    <t>CH0192252903</t>
+  </si>
+  <si>
     <t>CH0008742519</t>
   </si>
   <si>
     <t>Swisscom</t>
   </si>
   <si>
     <t>25/03/2026 13:30</t>
   </si>
   <si>
     <t>CH0010675863</t>
   </si>
   <si>
     <t>Swissquote</t>
   </si>
   <si>
     <t>CH1548235246</t>
   </si>
   <si>
     <t>CH0012100191</t>
   </si>
   <si>
     <t>Tecan</t>
   </si>
   <si>
     <t>CH0012453913</t>
@@ -2015,60 +2024,54 @@
   <si>
     <t>Zug Estates</t>
   </si>
   <si>
     <t>08/04/2026 11:00</t>
   </si>
   <si>
     <t>CH0493891243</t>
   </si>
   <si>
     <t>Zuger Kantonalbank</t>
   </si>
   <si>
     <t>09/05/2026 15:00</t>
   </si>
   <si>
     <t>CH0018192903</t>
   </si>
   <si>
     <t>Zürich Anlagestiftung</t>
   </si>
   <si>
     <t>10/06/2026 16:00</t>
   </si>
   <si>
-    <t>CH0023842187</t>
-[...1 lines deleted...]
-  <si>
     <t>CH0032598069</t>
   </si>
   <si>
     <t>CH0183503272</t>
-  </si>
-[...1 lines deleted...]
-    <t>CH0291438379</t>
   </si>
   <si>
     <t>CH0448058799</t>
   </si>
   <si>
     <t>CH0448058815</t>
   </si>
   <si>
     <t>CH1146201939</t>
   </si>
   <si>
     <t>CH0011075394</t>
   </si>
   <si>
     <t>Zurich Insurance Group</t>
   </si>
   <si>
     <t>08/04/2026 09:30</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
@@ -2406,51 +2409,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K254"/>
+  <dimension ref="A1:K255"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A3" sqref="A3:K3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="36.42" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:11">
@@ -8917,2381 +8920,2416 @@
       </c>
       <c r="H187" t="s">
         <v>22</v>
       </c>
       <c r="I187" t="s">
         <v>22</v>
       </c>
       <c r="J187" t="s">
         <v>22</v>
       </c>
       <c r="K187" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="188" spans="1:11">
       <c r="A188">
         <v>185</v>
       </c>
       <c r="B188" t="s">
         <v>522</v>
       </c>
       <c r="C188" t="s">
         <v>523</v>
       </c>
       <c r="D188" t="s">
-        <v>14</v>
+        <v>524</v>
       </c>
       <c r="E188" t="s">
         <v>15</v>
       </c>
       <c r="F188" t="s">
         <v>16</v>
       </c>
       <c r="G188" t="s">
         <v>17</v>
       </c>
       <c r="H188" t="s">
         <v>17</v>
       </c>
       <c r="I188" t="s">
         <v>17</v>
       </c>
       <c r="J188" t="s">
         <v>17</v>
       </c>
       <c r="K188" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="189" spans="1:11">
       <c r="A189">
         <v>186</v>
       </c>
       <c r="B189" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="C189" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="D189" t="s">
         <v>373</v>
       </c>
       <c r="E189" t="s">
         <v>15</v>
       </c>
       <c r="F189" t="s">
         <v>16</v>
       </c>
       <c r="G189" t="s">
         <v>17</v>
       </c>
       <c r="H189" t="s">
         <v>17</v>
       </c>
       <c r="I189" t="s">
         <v>17</v>
       </c>
       <c r="J189" t="s">
         <v>22</v>
       </c>
       <c r="K189" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="190" spans="1:11">
       <c r="A190">
         <v>187</v>
       </c>
       <c r="B190" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="C190" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
       <c r="D190" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="E190" t="s">
         <v>15</v>
       </c>
       <c r="F190" t="s">
         <v>16</v>
       </c>
       <c r="G190" t="s">
         <v>17</v>
       </c>
       <c r="H190" t="s">
         <v>17</v>
       </c>
       <c r="I190" t="s">
         <v>22</v>
       </c>
       <c r="J190" t="s">
         <v>22</v>
       </c>
       <c r="K190" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="191" spans="1:11">
       <c r="A191">
         <v>188</v>
       </c>
       <c r="B191" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="C191" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="D191" t="s">
         <v>128</v>
       </c>
       <c r="E191" t="s">
         <v>15</v>
       </c>
       <c r="F191" t="s">
         <v>16</v>
       </c>
       <c r="G191" t="s">
         <v>22</v>
       </c>
       <c r="H191" t="s">
         <v>22</v>
       </c>
       <c r="I191" t="s">
         <v>22</v>
       </c>
       <c r="J191" t="s">
         <v>22</v>
       </c>
       <c r="K191" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="192" spans="1:11">
       <c r="A192">
         <v>189</v>
       </c>
       <c r="B192" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="C192" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="D192" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="E192" t="s">
         <v>15</v>
       </c>
       <c r="F192" t="s">
         <v>16</v>
       </c>
       <c r="G192" t="s">
         <v>17</v>
       </c>
       <c r="H192" t="s">
         <v>17</v>
       </c>
       <c r="I192" t="s">
         <v>17</v>
       </c>
       <c r="J192" t="s">
         <v>17</v>
       </c>
       <c r="K192" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="193" spans="1:11">
       <c r="A193">
         <v>190</v>
       </c>
       <c r="B193" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="C193" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="D193" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
       <c r="E193" t="s">
         <v>15</v>
       </c>
       <c r="F193" t="s">
         <v>16</v>
       </c>
       <c r="G193" t="s">
         <v>17</v>
       </c>
       <c r="H193" t="s">
         <v>17</v>
       </c>
       <c r="I193" t="s">
         <v>17</v>
       </c>
       <c r="J193" t="s">
         <v>17</v>
       </c>
       <c r="K193" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="194" spans="1:11">
       <c r="A194">
         <v>191</v>
       </c>
       <c r="B194" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
       <c r="C194" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="D194" t="s">
         <v>49</v>
       </c>
       <c r="E194" t="s">
         <v>15</v>
       </c>
       <c r="F194" t="s">
         <v>16</v>
       </c>
       <c r="G194" t="s">
         <v>17</v>
       </c>
       <c r="H194" t="s">
         <v>17</v>
       </c>
       <c r="I194" t="s">
         <v>17</v>
       </c>
       <c r="J194" t="s">
         <v>22</v>
       </c>
       <c r="K194" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="195" spans="1:11">
       <c r="A195">
         <v>192</v>
       </c>
       <c r="B195" t="s">
-        <v>539</v>
+        <v>540</v>
       </c>
       <c r="C195" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
       <c r="D195" t="s">
-        <v>541</v>
+        <v>542</v>
       </c>
       <c r="E195" t="s">
         <v>15</v>
       </c>
       <c r="F195" t="s">
         <v>16</v>
       </c>
       <c r="G195" t="s">
         <v>17</v>
       </c>
       <c r="H195" t="s">
         <v>17</v>
       </c>
       <c r="I195" t="s">
         <v>17</v>
       </c>
       <c r="J195" t="s">
         <v>22</v>
       </c>
       <c r="K195" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="196" spans="1:11">
       <c r="A196">
         <v>193</v>
       </c>
       <c r="B196" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
       <c r="C196" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="D196" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="E196" t="s">
         <v>15</v>
       </c>
       <c r="F196" t="s">
         <v>16</v>
       </c>
       <c r="G196" t="s">
         <v>17</v>
       </c>
       <c r="H196" t="s">
         <v>22</v>
       </c>
       <c r="I196" t="s">
         <v>22</v>
       </c>
       <c r="J196" t="s">
         <v>22</v>
       </c>
       <c r="K196" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="197" spans="1:11">
       <c r="A197">
         <v>194</v>
       </c>
       <c r="B197" t="s">
-        <v>545</v>
+        <v>546</v>
       </c>
       <c r="C197" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="D197" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="E197" t="s">
         <v>15</v>
       </c>
       <c r="F197" t="s">
         <v>16</v>
       </c>
       <c r="G197" t="s">
         <v>17</v>
       </c>
       <c r="H197" t="s">
         <v>17</v>
       </c>
       <c r="I197" t="s">
         <v>17</v>
       </c>
       <c r="J197" t="s">
         <v>22</v>
       </c>
       <c r="K197" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="198" spans="1:11">
       <c r="A198">
         <v>195</v>
       </c>
       <c r="B198" t="s">
-        <v>548</v>
+        <v>549</v>
       </c>
       <c r="C198" t="s">
-        <v>549</v>
+        <v>550</v>
       </c>
       <c r="D198" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
       <c r="E198" t="s">
         <v>15</v>
       </c>
       <c r="F198" t="s">
         <v>16</v>
       </c>
       <c r="G198" t="s">
         <v>17</v>
       </c>
       <c r="H198" t="s">
         <v>17</v>
       </c>
       <c r="I198" t="s">
         <v>17</v>
       </c>
       <c r="J198" t="s">
         <v>22</v>
       </c>
       <c r="K198" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="199" spans="1:11">
       <c r="A199">
         <v>196</v>
       </c>
       <c r="B199" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
       <c r="C199" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="D199" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="E199" t="s">
         <v>15</v>
       </c>
       <c r="F199" t="s">
         <v>16</v>
       </c>
       <c r="G199" t="s">
         <v>17</v>
       </c>
       <c r="H199" t="s">
         <v>17</v>
       </c>
       <c r="I199" t="s">
         <v>17</v>
       </c>
       <c r="J199" t="s">
         <v>17</v>
       </c>
       <c r="K199" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="200" spans="1:11">
       <c r="A200">
         <v>197</v>
       </c>
       <c r="B200" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
       <c r="C200" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="D200" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="E200" t="s">
         <v>15</v>
       </c>
       <c r="F200" t="s">
         <v>16</v>
       </c>
       <c r="G200" t="s">
         <v>17</v>
       </c>
       <c r="H200" t="s">
         <v>22</v>
       </c>
       <c r="I200" t="s">
         <v>22</v>
       </c>
       <c r="J200" t="s">
         <v>22</v>
       </c>
       <c r="K200" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="201" spans="1:11">
       <c r="A201">
         <v>198</v>
       </c>
       <c r="B201" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="C201" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="D201" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="E201" t="s">
         <v>15</v>
       </c>
       <c r="F201" t="s">
         <v>16</v>
       </c>
       <c r="G201" t="s">
         <v>17</v>
       </c>
       <c r="H201" t="s">
         <v>17</v>
       </c>
       <c r="I201" t="s">
         <v>17</v>
       </c>
       <c r="J201" t="s">
         <v>22</v>
       </c>
       <c r="K201" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="202" spans="1:11">
       <c r="A202">
         <v>199</v>
       </c>
       <c r="B202" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="C202" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="D202" t="s">
         <v>229</v>
       </c>
       <c r="E202" t="s">
         <v>15</v>
       </c>
       <c r="F202" t="s">
         <v>16</v>
       </c>
       <c r="G202" t="s">
         <v>17</v>
       </c>
       <c r="H202" t="s">
         <v>17</v>
       </c>
       <c r="I202" t="s">
         <v>22</v>
       </c>
       <c r="J202" t="s">
         <v>22</v>
       </c>
       <c r="K202" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="203" spans="1:11">
       <c r="A203">
         <v>200</v>
       </c>
       <c r="B203" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="C203" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
       <c r="D203" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="E203" t="s">
         <v>15</v>
       </c>
       <c r="F203" t="s">
         <v>16</v>
       </c>
       <c r="G203" t="s">
         <v>17</v>
       </c>
       <c r="H203" t="s">
         <v>17</v>
       </c>
       <c r="I203" t="s">
         <v>22</v>
       </c>
       <c r="J203" t="s">
         <v>22</v>
       </c>
       <c r="K203" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="204" spans="1:11">
       <c r="A204">
         <v>201</v>
       </c>
       <c r="B204" t="s">
+        <v>566</v>
+      </c>
+      <c r="C204" t="s">
+        <v>564</v>
+      </c>
+      <c r="D204" t="s">
         <v>565</v>
-      </c>
-[...4 lines deleted...]
-        <v>564</v>
       </c>
       <c r="E204" t="s">
         <v>15</v>
       </c>
       <c r="F204" t="s">
         <v>53</v>
       </c>
       <c r="G204" t="s">
         <v>17</v>
       </c>
       <c r="H204" t="s">
         <v>17</v>
       </c>
       <c r="I204" t="s">
         <v>22</v>
       </c>
       <c r="J204" t="s">
         <v>22</v>
       </c>
       <c r="K204" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="205" spans="1:11">
       <c r="A205">
         <v>202</v>
       </c>
       <c r="B205" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="C205" t="s">
-        <v>567</v>
+        <v>568</v>
       </c>
       <c r="D205" t="s">
         <v>474</v>
       </c>
       <c r="E205" t="s">
         <v>15</v>
       </c>
       <c r="F205" t="s">
         <v>16</v>
       </c>
       <c r="G205" t="s">
         <v>22</v>
       </c>
       <c r="H205" t="s">
         <v>22</v>
       </c>
       <c r="I205" t="s">
         <v>22</v>
       </c>
       <c r="J205" t="s">
         <v>22</v>
       </c>
       <c r="K205" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="206" spans="1:11">
       <c r="A206">
         <v>203</v>
       </c>
       <c r="B206" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
       <c r="C206" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
       <c r="D206" t="s">
         <v>229</v>
       </c>
       <c r="E206" t="s">
         <v>15</v>
       </c>
       <c r="F206" t="s">
         <v>16</v>
       </c>
       <c r="G206" t="s">
         <v>17</v>
       </c>
       <c r="H206" t="s">
         <v>17</v>
       </c>
       <c r="I206" t="s">
         <v>17</v>
       </c>
       <c r="J206" t="s">
         <v>17</v>
       </c>
       <c r="K206" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="207" spans="1:11">
       <c r="A207">
         <v>204</v>
       </c>
       <c r="B207" t="s">
+        <v>571</v>
+      </c>
+      <c r="C207" t="s">
         <v>570</v>
-      </c>
-[...1 lines deleted...]
-        <v>569</v>
       </c>
       <c r="D207" t="s">
         <v>229</v>
       </c>
       <c r="E207" t="s">
         <v>15</v>
       </c>
       <c r="F207" t="s">
         <v>16</v>
       </c>
       <c r="G207" t="s">
         <v>17</v>
       </c>
       <c r="H207" t="s">
         <v>17</v>
       </c>
       <c r="I207" t="s">
         <v>17</v>
       </c>
       <c r="J207" t="s">
         <v>17</v>
       </c>
       <c r="K207" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="208" spans="1:11">
       <c r="A208">
         <v>205</v>
       </c>
       <c r="B208" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
       <c r="C208" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
       <c r="D208" t="s">
         <v>229</v>
       </c>
       <c r="E208" t="s">
         <v>15</v>
       </c>
       <c r="F208" t="s">
         <v>16</v>
       </c>
       <c r="G208" t="s">
         <v>17</v>
       </c>
       <c r="H208" t="s">
         <v>17</v>
       </c>
       <c r="I208" t="s">
         <v>17</v>
       </c>
       <c r="J208" t="s">
         <v>17</v>
       </c>
       <c r="K208" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="209" spans="1:11">
       <c r="A209">
         <v>206</v>
       </c>
       <c r="B209" t="s">
-        <v>572</v>
+        <v>573</v>
       </c>
       <c r="C209" t="s">
-        <v>573</v>
+        <v>574</v>
       </c>
       <c r="D209" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="E209" t="s">
         <v>15</v>
       </c>
       <c r="F209" t="s">
         <v>16</v>
       </c>
       <c r="G209" t="s">
         <v>17</v>
       </c>
       <c r="H209" t="s">
         <v>17</v>
       </c>
       <c r="I209" t="s">
         <v>22</v>
       </c>
       <c r="J209" t="s">
         <v>22</v>
       </c>
       <c r="K209" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="210" spans="1:11">
       <c r="A210">
         <v>207</v>
       </c>
       <c r="B210" t="s">
-        <v>575</v>
+        <v>576</v>
       </c>
       <c r="C210" t="s">
-        <v>576</v>
+        <v>577</v>
       </c>
       <c r="D210" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
       <c r="E210" t="s">
         <v>15</v>
       </c>
       <c r="F210" t="s">
         <v>16</v>
       </c>
       <c r="G210" t="s">
         <v>22</v>
       </c>
       <c r="H210" t="s">
         <v>22</v>
       </c>
       <c r="I210" t="s">
         <v>22</v>
       </c>
       <c r="J210" t="s">
         <v>22</v>
       </c>
       <c r="K210" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="211" spans="1:11">
       <c r="A211">
         <v>208</v>
       </c>
       <c r="B211" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="C211" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="D211" t="s">
         <v>14</v>
       </c>
       <c r="E211" t="s">
         <v>15</v>
       </c>
       <c r="F211" t="s">
         <v>16</v>
       </c>
       <c r="G211" t="s">
         <v>17</v>
       </c>
       <c r="H211" t="s">
         <v>17</v>
       </c>
       <c r="I211" t="s">
         <v>17</v>
       </c>
       <c r="J211" t="s">
         <v>17</v>
       </c>
       <c r="K211" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="212" spans="1:11">
       <c r="A212">
         <v>209</v>
       </c>
       <c r="B212" t="s">
+        <v>581</v>
+      </c>
+      <c r="C212" t="s">
         <v>580</v>
       </c>
-      <c r="C212" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D212" t="s">
-        <v>582</v>
+        <v>14</v>
       </c>
       <c r="E212" t="s">
         <v>15</v>
       </c>
       <c r="F212" t="s">
         <v>16</v>
       </c>
       <c r="G212" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="H212" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="I212" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="J212" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="K212" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="213" spans="1:11">
       <c r="A213">
         <v>210</v>
       </c>
       <c r="B213" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
       <c r="C213" t="s">
-        <v>584</v>
+        <v>580</v>
       </c>
       <c r="D213" t="s">
-        <v>229</v>
+        <v>14</v>
       </c>
       <c r="E213" t="s">
         <v>15</v>
       </c>
       <c r="F213" t="s">
         <v>16</v>
       </c>
       <c r="G213" t="s">
         <v>17</v>
       </c>
       <c r="H213" t="s">
         <v>17</v>
       </c>
       <c r="I213" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="J213" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="K213" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="214" spans="1:11">
       <c r="A214">
         <v>211</v>
       </c>
       <c r="B214" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
       <c r="C214" t="s">
         <v>584</v>
       </c>
       <c r="D214" t="s">
-        <v>229</v>
+        <v>585</v>
       </c>
       <c r="E214" t="s">
         <v>15</v>
       </c>
       <c r="F214" t="s">
         <v>16</v>
       </c>
       <c r="G214" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="H214" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="I214" t="s">
         <v>22</v>
       </c>
       <c r="J214" t="s">
         <v>22</v>
       </c>
       <c r="K214" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="215" spans="1:11">
       <c r="A215">
         <v>212</v>
       </c>
       <c r="B215" t="s">
         <v>586</v>
       </c>
       <c r="C215" t="s">
         <v>587</v>
       </c>
       <c r="D215" t="s">
-        <v>281</v>
+        <v>229</v>
       </c>
       <c r="E215" t="s">
         <v>15</v>
       </c>
       <c r="F215" t="s">
         <v>16</v>
       </c>
       <c r="G215" t="s">
         <v>17</v>
       </c>
       <c r="H215" t="s">
         <v>17</v>
       </c>
       <c r="I215" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="J215" t="s">
         <v>22</v>
       </c>
       <c r="K215" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="216" spans="1:11">
       <c r="A216">
         <v>213</v>
       </c>
       <c r="B216" t="s">
         <v>588</v>
       </c>
       <c r="C216" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="D216" t="s">
-        <v>590</v>
+        <v>229</v>
       </c>
       <c r="E216" t="s">
         <v>15</v>
       </c>
       <c r="F216" t="s">
         <v>16</v>
       </c>
       <c r="G216" t="s">
         <v>17</v>
       </c>
       <c r="H216" t="s">
         <v>17</v>
       </c>
       <c r="I216" t="s">
         <v>22</v>
       </c>
       <c r="J216" t="s">
         <v>22</v>
       </c>
       <c r="K216" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="217" spans="1:11">
       <c r="A217">
         <v>214</v>
       </c>
       <c r="B217" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
       <c r="C217" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="D217" t="s">
-        <v>593</v>
+        <v>281</v>
       </c>
       <c r="E217" t="s">
         <v>15</v>
       </c>
       <c r="F217" t="s">
         <v>16</v>
       </c>
       <c r="G217" t="s">
         <v>17</v>
       </c>
       <c r="H217" t="s">
         <v>17</v>
       </c>
       <c r="I217" t="s">
         <v>17</v>
       </c>
       <c r="J217" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="K217" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
     </row>
     <row r="218" spans="1:11">
       <c r="A218">
         <v>215</v>
       </c>
       <c r="B218" t="s">
-        <v>594</v>
+        <v>591</v>
       </c>
       <c r="C218" t="s">
-        <v>595</v>
+        <v>592</v>
       </c>
       <c r="D218" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
       <c r="E218" t="s">
         <v>15</v>
       </c>
       <c r="F218" t="s">
         <v>16</v>
       </c>
       <c r="G218" t="s">
         <v>17</v>
       </c>
       <c r="H218" t="s">
         <v>17</v>
       </c>
       <c r="I218" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="J218" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="K218" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="219" spans="1:11">
       <c r="A219">
         <v>216</v>
       </c>
       <c r="B219" t="s">
-        <v>597</v>
+        <v>594</v>
       </c>
       <c r="C219" t="s">
-        <v>598</v>
+        <v>595</v>
       </c>
       <c r="D219" t="s">
-        <v>599</v>
+        <v>596</v>
       </c>
       <c r="E219" t="s">
         <v>15</v>
       </c>
       <c r="F219" t="s">
         <v>16</v>
       </c>
       <c r="G219" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="H219" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="I219" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="J219" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="K219" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="220" spans="1:11">
       <c r="A220">
         <v>217</v>
       </c>
       <c r="B220" t="s">
-        <v>600</v>
+        <v>597</v>
       </c>
       <c r="C220" t="s">
-        <v>601</v>
+        <v>598</v>
       </c>
       <c r="D220" t="s">
-        <v>602</v>
+        <v>599</v>
       </c>
       <c r="E220" t="s">
         <v>15</v>
       </c>
       <c r="F220" t="s">
         <v>16</v>
       </c>
       <c r="G220" t="s">
         <v>17</v>
       </c>
       <c r="H220" t="s">
         <v>17</v>
       </c>
       <c r="I220" t="s">
         <v>17</v>
       </c>
       <c r="J220" t="s">
         <v>17</v>
       </c>
       <c r="K220" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
     </row>
     <row r="221" spans="1:11">
       <c r="A221">
         <v>218</v>
       </c>
       <c r="B221" t="s">
-        <v>603</v>
+        <v>600</v>
       </c>
       <c r="C221" t="s">
         <v>601</v>
       </c>
       <c r="D221" t="s">
         <v>602</v>
       </c>
       <c r="E221" t="s">
         <v>15</v>
       </c>
       <c r="F221" t="s">
         <v>16</v>
       </c>
       <c r="G221" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="H221" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="I221" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="J221" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="K221" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
     </row>
     <row r="222" spans="1:11">
       <c r="A222">
         <v>219</v>
       </c>
       <c r="B222" t="s">
+        <v>603</v>
+      </c>
+      <c r="C222" t="s">
         <v>604</v>
       </c>
-      <c r="C222" t="s">
+      <c r="D222" t="s">
         <v>605</v>
-      </c>
-[...1 lines deleted...]
-        <v>606</v>
       </c>
       <c r="E222" t="s">
         <v>15</v>
       </c>
       <c r="F222" t="s">
         <v>16</v>
       </c>
       <c r="G222" t="s">
         <v>17</v>
       </c>
       <c r="H222" t="s">
         <v>17</v>
       </c>
       <c r="I222" t="s">
         <v>17</v>
       </c>
       <c r="J222" t="s">
         <v>17</v>
       </c>
       <c r="K222" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="223" spans="1:11">
       <c r="A223">
         <v>220</v>
       </c>
       <c r="B223" t="s">
-        <v>607</v>
+        <v>606</v>
       </c>
       <c r="C223" t="s">
+        <v>604</v>
+      </c>
+      <c r="D223" t="s">
         <v>605</v>
-      </c>
-[...1 lines deleted...]
-        <v>606</v>
       </c>
       <c r="E223" t="s">
         <v>15</v>
       </c>
       <c r="F223" t="s">
         <v>16</v>
       </c>
       <c r="G223" t="s">
         <v>17</v>
       </c>
       <c r="H223" t="s">
         <v>17</v>
       </c>
       <c r="I223" t="s">
         <v>17</v>
       </c>
       <c r="J223" t="s">
         <v>17</v>
       </c>
       <c r="K223" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="224" spans="1:11">
       <c r="A224">
         <v>221</v>
       </c>
       <c r="B224" t="s">
+        <v>607</v>
+      </c>
+      <c r="C224" t="s">
         <v>608</v>
       </c>
-      <c r="C224" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D224" t="s">
-        <v>606</v>
+        <v>609</v>
       </c>
       <c r="E224" t="s">
         <v>15</v>
       </c>
       <c r="F224" t="s">
         <v>16</v>
       </c>
       <c r="G224" t="s">
         <v>17</v>
       </c>
       <c r="H224" t="s">
         <v>17</v>
       </c>
       <c r="I224" t="s">
         <v>17</v>
       </c>
       <c r="J224" t="s">
         <v>17</v>
       </c>
       <c r="K224" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="225" spans="1:11">
       <c r="A225">
         <v>222</v>
       </c>
       <c r="B225" t="s">
+        <v>610</v>
+      </c>
+      <c r="C225" t="s">
+        <v>608</v>
+      </c>
+      <c r="D225" t="s">
         <v>609</v>
-      </c>
-[...4 lines deleted...]
-        <v>606</v>
       </c>
       <c r="E225" t="s">
         <v>15</v>
       </c>
       <c r="F225" t="s">
         <v>16</v>
       </c>
       <c r="G225" t="s">
         <v>17</v>
       </c>
       <c r="H225" t="s">
         <v>17</v>
       </c>
       <c r="I225" t="s">
         <v>17</v>
       </c>
       <c r="J225" t="s">
         <v>17</v>
       </c>
       <c r="K225" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="226" spans="1:11">
       <c r="A226">
         <v>223</v>
       </c>
       <c r="B226" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="C226" t="s">
-        <v>605</v>
+        <v>608</v>
       </c>
       <c r="D226" t="s">
-        <v>606</v>
+        <v>609</v>
       </c>
       <c r="E226" t="s">
         <v>15</v>
       </c>
       <c r="F226" t="s">
         <v>16</v>
       </c>
       <c r="G226" t="s">
         <v>17</v>
       </c>
       <c r="H226" t="s">
         <v>17</v>
       </c>
       <c r="I226" t="s">
         <v>17</v>
       </c>
       <c r="J226" t="s">
         <v>17</v>
       </c>
       <c r="K226" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="227" spans="1:11">
       <c r="A227">
         <v>224</v>
       </c>
       <c r="B227" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="C227" t="s">
-        <v>612</v>
+        <v>608</v>
       </c>
       <c r="D227" t="s">
-        <v>613</v>
+        <v>609</v>
       </c>
       <c r="E227" t="s">
         <v>15</v>
       </c>
       <c r="F227" t="s">
         <v>16</v>
       </c>
       <c r="G227" t="s">
         <v>17</v>
       </c>
       <c r="H227" t="s">
         <v>17</v>
       </c>
       <c r="I227" t="s">
         <v>17</v>
       </c>
       <c r="J227" t="s">
         <v>17</v>
       </c>
       <c r="K227" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="228" spans="1:11">
       <c r="A228">
         <v>225</v>
       </c>
       <c r="B228" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
       <c r="C228" t="s">
-        <v>615</v>
+        <v>608</v>
       </c>
       <c r="D228" t="s">
-        <v>616</v>
+        <v>609</v>
       </c>
       <c r="E228" t="s">
         <v>15</v>
       </c>
       <c r="F228" t="s">
         <v>16</v>
       </c>
       <c r="G228" t="s">
         <v>17</v>
       </c>
       <c r="H228" t="s">
         <v>17</v>
       </c>
       <c r="I228" t="s">
         <v>17</v>
       </c>
       <c r="J228" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="K228" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="229" spans="1:11">
       <c r="A229">
         <v>226</v>
       </c>
       <c r="B229" t="s">
-        <v>617</v>
+        <v>614</v>
       </c>
       <c r="C229" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="D229" t="s">
-        <v>619</v>
+        <v>616</v>
       </c>
       <c r="E229" t="s">
         <v>15</v>
       </c>
       <c r="F229" t="s">
         <v>16</v>
       </c>
       <c r="G229" t="s">
         <v>17</v>
       </c>
       <c r="H229" t="s">
         <v>17</v>
       </c>
       <c r="I229" t="s">
         <v>17</v>
       </c>
       <c r="J229" t="s">
         <v>17</v>
       </c>
       <c r="K229" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="230" spans="1:11">
       <c r="A230">
         <v>227</v>
       </c>
       <c r="B230" t="s">
-        <v>620</v>
+        <v>617</v>
       </c>
       <c r="C230" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
       <c r="D230" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="E230" t="s">
         <v>15</v>
       </c>
       <c r="F230" t="s">
         <v>16</v>
       </c>
       <c r="G230" t="s">
         <v>17</v>
       </c>
       <c r="H230" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="I230" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="J230" t="s">
         <v>22</v>
       </c>
       <c r="K230" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="231" spans="1:11">
       <c r="A231">
         <v>228</v>
       </c>
       <c r="B231" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
       <c r="C231" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
       <c r="D231" t="s">
-        <v>625</v>
+        <v>622</v>
       </c>
       <c r="E231" t="s">
         <v>15</v>
       </c>
       <c r="F231" t="s">
         <v>16</v>
       </c>
       <c r="G231" t="s">
         <v>17</v>
       </c>
       <c r="H231" t="s">
         <v>17</v>
       </c>
       <c r="I231" t="s">
         <v>17</v>
       </c>
       <c r="J231" t="s">
         <v>17</v>
       </c>
       <c r="K231" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="232" spans="1:11">
       <c r="A232">
         <v>229</v>
       </c>
       <c r="B232" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
       <c r="C232" t="s">
-        <v>627</v>
+        <v>624</v>
       </c>
       <c r="D232" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
       <c r="E232" t="s">
         <v>15</v>
       </c>
       <c r="F232" t="s">
         <v>16</v>
       </c>
       <c r="G232" t="s">
         <v>17</v>
       </c>
       <c r="H232" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="I232" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="J232" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="K232" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="233" spans="1:11">
       <c r="A233">
         <v>230</v>
       </c>
       <c r="B233" t="s">
-        <v>629</v>
+        <v>626</v>
       </c>
       <c r="C233" t="s">
-        <v>630</v>
+        <v>627</v>
       </c>
       <c r="D233" t="s">
-        <v>631</v>
+        <v>628</v>
       </c>
       <c r="E233" t="s">
         <v>15</v>
       </c>
       <c r="F233" t="s">
         <v>16</v>
       </c>
       <c r="G233" t="s">
         <v>17</v>
       </c>
       <c r="H233" t="s">
         <v>17</v>
       </c>
       <c r="I233" t="s">
         <v>17</v>
       </c>
       <c r="J233" t="s">
         <v>17</v>
       </c>
       <c r="K233" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="234" spans="1:11">
       <c r="A234">
         <v>231</v>
       </c>
       <c r="B234" t="s">
-        <v>632</v>
+        <v>629</v>
       </c>
       <c r="C234" t="s">
-        <v>633</v>
+        <v>630</v>
       </c>
       <c r="D234" t="s">
-        <v>634</v>
+        <v>631</v>
       </c>
       <c r="E234" t="s">
         <v>15</v>
       </c>
       <c r="F234" t="s">
         <v>16</v>
       </c>
       <c r="G234" t="s">
         <v>17</v>
       </c>
       <c r="H234" t="s">
         <v>17</v>
       </c>
       <c r="I234" t="s">
         <v>17</v>
       </c>
       <c r="J234" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="K234" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="235" spans="1:11">
       <c r="A235">
         <v>232</v>
       </c>
       <c r="B235" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="C235" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
       <c r="D235" t="s">
-        <v>287</v>
+        <v>634</v>
       </c>
       <c r="E235" t="s">
         <v>15</v>
       </c>
       <c r="F235" t="s">
         <v>16</v>
       </c>
       <c r="G235" t="s">
         <v>17</v>
       </c>
       <c r="H235" t="s">
         <v>17</v>
       </c>
       <c r="I235" t="s">
         <v>17</v>
       </c>
       <c r="J235" t="s">
         <v>17</v>
       </c>
       <c r="K235" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="236" spans="1:11">
       <c r="A236">
         <v>233</v>
       </c>
       <c r="B236" t="s">
+        <v>635</v>
+      </c>
+      <c r="C236" t="s">
+        <v>636</v>
+      </c>
+      <c r="D236" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>217</v>
       </c>
       <c r="E236" t="s">
         <v>15</v>
       </c>
       <c r="F236" t="s">
         <v>16</v>
       </c>
       <c r="G236" t="s">
         <v>17</v>
       </c>
       <c r="H236" t="s">
         <v>17</v>
       </c>
       <c r="I236" t="s">
         <v>17</v>
       </c>
       <c r="J236" t="s">
         <v>22</v>
       </c>
       <c r="K236" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="237" spans="1:11">
       <c r="A237">
         <v>234</v>
       </c>
       <c r="B237" t="s">
+        <v>638</v>
+      </c>
+      <c r="C237" t="s">
         <v>639</v>
       </c>
-      <c r="C237" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D237" t="s">
-        <v>334</v>
+        <v>287</v>
       </c>
       <c r="E237" t="s">
         <v>15</v>
       </c>
       <c r="F237" t="s">
         <v>16</v>
       </c>
       <c r="G237" t="s">
         <v>17</v>
       </c>
       <c r="H237" t="s">
         <v>17</v>
       </c>
       <c r="I237" t="s">
         <v>17</v>
       </c>
       <c r="J237" t="s">
         <v>17</v>
       </c>
       <c r="K237" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="238" spans="1:11">
       <c r="A238">
         <v>235</v>
       </c>
       <c r="B238" t="s">
+        <v>640</v>
+      </c>
+      <c r="C238" t="s">
         <v>641</v>
       </c>
-      <c r="C238" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D238" t="s">
-        <v>643</v>
+        <v>217</v>
       </c>
       <c r="E238" t="s">
         <v>15</v>
       </c>
       <c r="F238" t="s">
         <v>16</v>
       </c>
       <c r="G238" t="s">
         <v>17</v>
       </c>
       <c r="H238" t="s">
         <v>17</v>
       </c>
       <c r="I238" t="s">
         <v>17</v>
       </c>
       <c r="J238" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="K238" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="239" spans="1:11">
       <c r="A239">
         <v>236</v>
       </c>
       <c r="B239" t="s">
-        <v>644</v>
+        <v>642</v>
       </c>
       <c r="C239" t="s">
-        <v>645</v>
+        <v>643</v>
       </c>
       <c r="D239" t="s">
-        <v>646</v>
+        <v>334</v>
       </c>
       <c r="E239" t="s">
         <v>15</v>
       </c>
       <c r="F239" t="s">
         <v>16</v>
       </c>
       <c r="G239" t="s">
         <v>17</v>
       </c>
       <c r="H239" t="s">
         <v>17</v>
       </c>
       <c r="I239" t="s">
         <v>17</v>
       </c>
       <c r="J239" t="s">
         <v>17</v>
       </c>
       <c r="K239" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="240" spans="1:11">
       <c r="A240">
         <v>237</v>
       </c>
       <c r="B240" t="s">
-        <v>647</v>
+        <v>644</v>
       </c>
       <c r="C240" t="s">
-        <v>648</v>
+        <v>645</v>
       </c>
       <c r="D240" t="s">
-        <v>649</v>
+        <v>646</v>
       </c>
       <c r="E240" t="s">
         <v>15</v>
       </c>
       <c r="F240" t="s">
         <v>16</v>
       </c>
       <c r="G240" t="s">
         <v>17</v>
       </c>
       <c r="H240" t="s">
         <v>17</v>
       </c>
       <c r="I240" t="s">
         <v>17</v>
       </c>
       <c r="J240" t="s">
         <v>17</v>
       </c>
       <c r="K240" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="241" spans="1:11">
       <c r="A241">
         <v>238</v>
       </c>
       <c r="B241" t="s">
-        <v>650</v>
+        <v>647</v>
       </c>
       <c r="C241" t="s">
-        <v>651</v>
+        <v>648</v>
       </c>
       <c r="D241" t="s">
-        <v>652</v>
+        <v>649</v>
       </c>
       <c r="E241" t="s">
         <v>15</v>
       </c>
       <c r="F241" t="s">
         <v>16</v>
       </c>
       <c r="G241" t="s">
         <v>17</v>
       </c>
       <c r="H241" t="s">
         <v>17</v>
       </c>
       <c r="I241" t="s">
         <v>17</v>
       </c>
       <c r="J241" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="K241" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="242" spans="1:11">
       <c r="A242">
         <v>239</v>
       </c>
       <c r="B242" t="s">
-        <v>653</v>
+        <v>647</v>
       </c>
       <c r="C242" t="s">
-        <v>654</v>
+        <v>648</v>
       </c>
       <c r="D242" t="s">
-        <v>655</v>
+        <v>14</v>
       </c>
       <c r="E242" t="s">
-        <v>15</v>
+        <v>64</v>
       </c>
       <c r="F242" t="s">
         <v>16</v>
       </c>
       <c r="G242" t="s">
         <v>17</v>
       </c>
       <c r="H242" t="s">
         <v>17</v>
       </c>
       <c r="I242" t="s">
         <v>17</v>
       </c>
       <c r="J242" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="K242" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="243" spans="1:11">
       <c r="A243">
         <v>240</v>
       </c>
       <c r="B243" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="C243" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
       <c r="D243" t="s">
         <v>652</v>
       </c>
       <c r="E243" t="s">
         <v>15</v>
       </c>
       <c r="F243" t="s">
         <v>16</v>
       </c>
       <c r="G243" t="s">
         <v>17</v>
       </c>
       <c r="H243" t="s">
         <v>17</v>
       </c>
       <c r="I243" t="s">
         <v>17</v>
       </c>
       <c r="J243" t="s">
         <v>17</v>
       </c>
       <c r="K243" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="244" spans="1:11">
       <c r="A244">
         <v>241</v>
       </c>
       <c r="B244" t="s">
-        <v>658</v>
+        <v>653</v>
       </c>
       <c r="C244" t="s">
-        <v>659</v>
+        <v>654</v>
       </c>
       <c r="D244" t="s">
-        <v>660</v>
+        <v>655</v>
       </c>
       <c r="E244" t="s">
         <v>15</v>
       </c>
       <c r="F244" t="s">
         <v>16</v>
       </c>
       <c r="G244" t="s">
         <v>17</v>
       </c>
       <c r="H244" t="s">
         <v>17</v>
       </c>
       <c r="I244" t="s">
         <v>17</v>
       </c>
       <c r="J244" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="K244" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="245" spans="1:11">
       <c r="A245">
         <v>242</v>
       </c>
       <c r="B245" t="s">
-        <v>661</v>
+        <v>656</v>
       </c>
       <c r="C245" t="s">
-        <v>662</v>
+        <v>657</v>
       </c>
       <c r="D245" t="s">
-        <v>663</v>
+        <v>658</v>
       </c>
       <c r="E245" t="s">
         <v>15</v>
       </c>
       <c r="F245" t="s">
         <v>16</v>
       </c>
       <c r="G245" t="s">
         <v>17</v>
       </c>
       <c r="H245" t="s">
         <v>17</v>
       </c>
       <c r="I245" t="s">
         <v>17</v>
       </c>
       <c r="J245" t="s">
         <v>22</v>
       </c>
       <c r="K245" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="246" spans="1:11">
       <c r="A246">
         <v>243</v>
       </c>
       <c r="B246" t="s">
-        <v>664</v>
+        <v>659</v>
       </c>
       <c r="C246" t="s">
-        <v>665</v>
+        <v>660</v>
       </c>
       <c r="D246" t="s">
-        <v>666</v>
+        <v>655</v>
       </c>
       <c r="E246" t="s">
         <v>15</v>
       </c>
       <c r="F246" t="s">
         <v>16</v>
       </c>
       <c r="G246" t="s">
         <v>17</v>
       </c>
       <c r="H246" t="s">
         <v>17</v>
       </c>
       <c r="I246" t="s">
         <v>17</v>
       </c>
       <c r="J246" t="s">
         <v>17</v>
       </c>
       <c r="K246" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
     </row>
     <row r="247" spans="1:11">
       <c r="A247">
         <v>244</v>
       </c>
       <c r="B247" t="s">
-        <v>667</v>
+        <v>661</v>
       </c>
       <c r="C247" t="s">
-        <v>665</v>
+        <v>662</v>
       </c>
       <c r="D247" t="s">
-        <v>666</v>
+        <v>663</v>
       </c>
       <c r="E247" t="s">
         <v>15</v>
       </c>
       <c r="F247" t="s">
         <v>16</v>
       </c>
       <c r="G247" t="s">
         <v>17</v>
       </c>
       <c r="H247" t="s">
         <v>17</v>
       </c>
       <c r="I247" t="s">
         <v>17</v>
       </c>
       <c r="J247" t="s">
         <v>17</v>
       </c>
       <c r="K247" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
     </row>
     <row r="248" spans="1:11">
       <c r="A248">
         <v>245</v>
       </c>
       <c r="B248" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="C248" t="s">
         <v>665</v>
       </c>
       <c r="D248" t="s">
         <v>666</v>
       </c>
       <c r="E248" t="s">
         <v>15</v>
       </c>
       <c r="F248" t="s">
         <v>16</v>
       </c>
       <c r="G248" t="s">
         <v>17</v>
       </c>
       <c r="H248" t="s">
         <v>17</v>
       </c>
       <c r="I248" t="s">
         <v>17</v>
       </c>
       <c r="J248" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="K248" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
     </row>
     <row r="249" spans="1:11">
       <c r="A249">
         <v>246</v>
       </c>
       <c r="B249" t="s">
+        <v>667</v>
+      </c>
+      <c r="C249" t="s">
+        <v>668</v>
+      </c>
+      <c r="D249" t="s">
         <v>669</v>
-      </c>
-[...4 lines deleted...]
-        <v>666</v>
       </c>
       <c r="E249" t="s">
         <v>15</v>
       </c>
       <c r="F249" t="s">
         <v>16</v>
       </c>
       <c r="G249" t="s">
         <v>17</v>
       </c>
       <c r="H249" t="s">
         <v>17</v>
       </c>
       <c r="I249" t="s">
         <v>17</v>
       </c>
       <c r="J249" t="s">
         <v>17</v>
       </c>
       <c r="K249" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="250" spans="1:11">
       <c r="A250">
         <v>247</v>
       </c>
       <c r="B250" t="s">
         <v>670</v>
       </c>
       <c r="C250" t="s">
-        <v>665</v>
+        <v>668</v>
       </c>
       <c r="D250" t="s">
-        <v>666</v>
+        <v>669</v>
       </c>
       <c r="E250" t="s">
         <v>15</v>
       </c>
       <c r="F250" t="s">
         <v>16</v>
       </c>
       <c r="G250" t="s">
         <v>17</v>
       </c>
       <c r="H250" t="s">
         <v>17</v>
       </c>
       <c r="I250" t="s">
         <v>17</v>
       </c>
       <c r="J250" t="s">
         <v>17</v>
       </c>
       <c r="K250" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="251" spans="1:11">
       <c r="A251">
         <v>248</v>
       </c>
       <c r="B251" t="s">
         <v>671</v>
       </c>
       <c r="C251" t="s">
-        <v>665</v>
+        <v>668</v>
       </c>
       <c r="D251" t="s">
-        <v>666</v>
+        <v>669</v>
       </c>
       <c r="E251" t="s">
         <v>15</v>
       </c>
       <c r="F251" t="s">
         <v>16</v>
       </c>
       <c r="G251" t="s">
         <v>17</v>
       </c>
       <c r="H251" t="s">
         <v>17</v>
       </c>
       <c r="I251" t="s">
         <v>17</v>
       </c>
       <c r="J251" t="s">
         <v>17</v>
       </c>
       <c r="K251" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="252" spans="1:11">
       <c r="A252">
         <v>249</v>
       </c>
       <c r="B252" t="s">
         <v>672</v>
       </c>
       <c r="C252" t="s">
-        <v>665</v>
+        <v>668</v>
       </c>
       <c r="D252" t="s">
-        <v>666</v>
+        <v>669</v>
       </c>
       <c r="E252" t="s">
         <v>15</v>
       </c>
       <c r="F252" t="s">
         <v>16</v>
       </c>
       <c r="G252" t="s">
         <v>17</v>
       </c>
       <c r="H252" t="s">
         <v>17</v>
       </c>
       <c r="I252" t="s">
         <v>17</v>
       </c>
       <c r="J252" t="s">
         <v>17</v>
       </c>
       <c r="K252" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="253" spans="1:11">
       <c r="A253">
         <v>250</v>
       </c>
       <c r="B253" t="s">
         <v>673</v>
       </c>
       <c r="C253" t="s">
-        <v>665</v>
+        <v>668</v>
       </c>
       <c r="D253" t="s">
-        <v>666</v>
+        <v>669</v>
       </c>
       <c r="E253" t="s">
         <v>15</v>
       </c>
       <c r="F253" t="s">
         <v>16</v>
       </c>
       <c r="G253" t="s">
         <v>17</v>
       </c>
       <c r="H253" t="s">
         <v>17</v>
       </c>
       <c r="I253" t="s">
         <v>17</v>
       </c>
       <c r="J253" t="s">
         <v>17</v>
       </c>
       <c r="K253" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="254" spans="1:11">
       <c r="A254">
         <v>251</v>
       </c>
       <c r="B254" t="s">
         <v>674</v>
       </c>
       <c r="C254" t="s">
+        <v>668</v>
+      </c>
+      <c r="D254" t="s">
+        <v>669</v>
+      </c>
+      <c r="E254" t="s">
+        <v>15</v>
+      </c>
+      <c r="F254" t="s">
+        <v>16</v>
+      </c>
+      <c r="G254" t="s">
+        <v>17</v>
+      </c>
+      <c r="H254" t="s">
+        <v>17</v>
+      </c>
+      <c r="I254" t="s">
+        <v>17</v>
+      </c>
+      <c r="J254" t="s">
+        <v>17</v>
+      </c>
+      <c r="K254" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="255" spans="1:11">
+      <c r="A255">
+        <v>252</v>
+      </c>
+      <c r="B255" t="s">
         <v>675</v>
       </c>
-      <c r="D254" t="s">
+      <c r="C255" t="s">
         <v>676</v>
       </c>
-      <c r="E254" t="s">
-[...17 lines deleted...]
-      <c r="K254" t="s">
+      <c r="D255" t="s">
+        <v>677</v>
+      </c>
+      <c r="E255" t="s">
+        <v>15</v>
+      </c>
+      <c r="F255" t="s">
+        <v>16</v>
+      </c>
+      <c r="G255" t="s">
+        <v>22</v>
+      </c>
+      <c r="H255" t="s">
+        <v>22</v>
+      </c>
+      <c r="I255" t="s">
+        <v>22</v>
+      </c>
+      <c r="J255" t="s">
+        <v>22</v>
+      </c>
+      <c r="K255" t="s">
         <v>22</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>